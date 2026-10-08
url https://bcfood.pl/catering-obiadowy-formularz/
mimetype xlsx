--- v0 (2026-06-25)
+++ v1 (2026-10-08)
@@ -23,114 +23,120 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView showHorizontalScroll="true" showVerticalScroll="true" showSheetTabs="true" xWindow="0" yWindow="0" windowWidth="16384" windowHeight="8192" tabRatio="500" firstSheet="0" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Catering prywatny" sheetId="1" state="visible" r:id="rId3"/>
   </sheets>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.0001"/>
   <extLst>
     <ext xmlns:loext="http://schemas.libreoffice.org/" uri="{7626C862-2A13-11E5-B345-FEFF819CDC9F}">
       <loext:extCalcPr stringRefSyntax="ExcelA1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="96" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="175" uniqueCount="113">
   <si>
     <t xml:space="preserve">Imie i Nazwisko/ Nazwa firmy</t>
   </si>
   <si>
     <t xml:space="preserve">Termin realizacji</t>
   </si>
   <si>
     <t xml:space="preserve">Miejsce realizacji</t>
   </si>
   <si>
     <t xml:space="preserve">orientacyjna ilośc osób</t>
   </si>
   <si>
     <t xml:space="preserve">telefon kontaktowy</t>
   </si>
   <si>
     <t xml:space="preserve">adres e-mail</t>
   </si>
   <si>
     <t xml:space="preserve">uwagi</t>
   </si>
   <si>
-    <t xml:space="preserve">Asortyment:</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Proszę wpisać ilość przy wybranej pozycji</t>
+    <t xml:space="preserve">Asortyment</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Porcja</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wybór produktu (zaznacz X):</t>
   </si>
   <si>
     <t xml:space="preserve">Zupy:</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve">·</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve">         </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve">Rosół drobiowy z makaronem i natką</t>
     </r>
   </si>
   <si>
+    <t xml:space="preserve">200 ml</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve">·</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve">         </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
@@ -247,85 +253,88 @@
       </rPr>
       <t xml:space="preserve">·</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve">         </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve">Krem kukurydziany</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Dania mięsne</t>
+    <t xml:space="preserve">Dania główne – mięsa:</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve">·</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve">         </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve">Pierś z kurczaka sous-vide</t>
     </r>
   </si>
   <si>
+    <t xml:space="preserve">1 szt.</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve">·</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve">         </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
@@ -794,50 +803,53 @@
       </rPr>
       <t xml:space="preserve">·</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve">         </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve">Gulasz wieprzowy</t>
     </r>
   </si>
   <si>
+    <t xml:space="preserve">150 g</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve">·</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve">         </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
@@ -922,112 +934,353 @@
       </rPr>
       <t xml:space="preserve">·</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve">         </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve">Bitki wołowe w sosie</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Sosy do mięs</t>
-[...26 lines deleted...]
-    <t xml:space="preserve">Ryby</t>
+    <t xml:space="preserve">Sosy do mięs:</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">·</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="7"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">         </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">Sos własny pieczeniowy</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">100 ml</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">·</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="7"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">         </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">Sos pieprzowy</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">·</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="7"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">         </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">Sos śmietanowo-ziołowy</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">·</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="7"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">         </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">Sos grzybowy</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">·</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="7"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">         </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">Sos koperkowy</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">·</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="7"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">         </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">Sos pomidorowy klasyczny</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">·</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="7"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">         </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">Sos BBQ z wiśniami</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">60 ml</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">·</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="7"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">         </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">Sos musztardowo-miodowy</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Dania główne – ryby:</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve">·</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve">         </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve">Łosoś pieczony</t>
     </r>
   </si>
   <si>
+    <t xml:space="preserve"> 1 szt.</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve">·</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve">         </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
@@ -1080,144 +1333,391 @@
       </rPr>
       <t xml:space="preserve">·</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve">         </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve">Kotleciki rybne z dorsza</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">·         Sos cytrynowo-maślany</t>
-[...23 lines deleted...]
-    <t xml:space="preserve">·         Makaron warzywny w sosie pomidorowym</t>
+    <t xml:space="preserve">2 szt.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sosy do ryb:</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">·</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="7"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">         </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">Sos cytrynowo-maślany</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">·</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="7"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">         </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">Sos tatarski (na zimno)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">·</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="7"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">         </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">Sos porowy</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">·</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="7"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">         </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">Sos jogurtowo-ziołowy (na zimno)</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Opcje wegetariańskie:</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">·</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="7"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">         </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">Kotlet warzywny</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">·</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="7"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">         </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">Falafel</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">·</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="7"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">         </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">Gulasz warzywny</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">·</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="7"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">         </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">Makaron warzywny w sosie pomidorowym</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">200 g</t>
   </si>
   <si>
     <t xml:space="preserve">Dodatki skrobiowe:</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve">·</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve">         </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve">Ziemniaki gotowane, puree lub opiekane</t>
     </r>
   </si>
   <si>
+    <t xml:space="preserve">200  g</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve">·</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve">         </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve">Kasza gryczana, pęczak, bulgur</t>
     </r>
   </si>
   <si>
+    <t xml:space="preserve">60 g</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve">·</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve">         </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
@@ -1238,82 +1738,88 @@
       </rPr>
       <t xml:space="preserve">·</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve">         </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve">Makarony: Bigoli, Pappardelle, Lasagne, Tagliatelle, Linguine, Maccheroni Rigatti, Canneloni Rigatti, Fusilli, Gnocchi Rigatti</t>
     </r>
   </si>
   <si>
+    <t xml:space="preserve">125 g</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve">·</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve">         </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve">Kluski śląskie, gnocchi</t>
     </r>
   </si>
   <si>
+    <t xml:space="preserve">6 szt.</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve">·</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve">         </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
@@ -1337,50 +1843,53 @@
       </rPr>
       <t xml:space="preserve">·</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve">         </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve">Brokuł lub kalafior z masłem prażonym</t>
     </r>
   </si>
   <si>
+    <t xml:space="preserve">120 g</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve">·</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve">         </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
@@ -1465,82 +1974,88 @@
       </rPr>
       <t xml:space="preserve">·</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve">         </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve">Coleslaw</t>
     </r>
   </si>
   <si>
+    <t xml:space="preserve">100g </t>
+  </si>
+  <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve">·</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve">         </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve">Surówka z marchewki i jabłka</t>
     </r>
   </si>
   <si>
+    <t xml:space="preserve">100 g</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve">·</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve">         </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
@@ -1657,90 +2172,473 @@
       </rPr>
       <t xml:space="preserve">·</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve">         </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve">Mix sałat z warzywami i winegretem</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Desery:</t>
-[...38 lines deleted...]
-    <t xml:space="preserve">·         Babeczki z kremem lub bez (różne rodzaje)</t>
+    <t xml:space="preserve">Desery / Ciasta / Monoporcje:</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">·</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="7"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">         </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">Straciatella z sosem truskawkowym</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">·</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="7"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">         </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">Tiramisu klasyczne</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">·</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="7"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">         </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">Tiramisu pistacjowe</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">·</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="7"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">         </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">Szarlotka</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">1 szt. - 26 cm Ø</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">·</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="7"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">         </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">Mus czekoladowy z owocami</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">·</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="7"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">         </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">Galaretka z owocami</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">·</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="7"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">         </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">Jogurt z granolą i owocami</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">·</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="7"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">         </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">Sernik (różne rodzaje)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">·</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="7"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">         </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">Tarta (różne rodzaje)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">·</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="7"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">         </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">Tarta Mascarpone z owocami</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">·</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="7"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">         </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">Malinowa Chmurka</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">·</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="7"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">         </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">Tartaletki  (różne rodzaje)</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">1 szt. - 8 cm Ø</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">·</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="7"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">         </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">Babeczki z kremem lub bez (różne rodzaje)</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="General"/>
   </numFmts>
   <fonts count="8">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="0"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
@@ -1748,191 +2646,217 @@
       <family val="0"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="0"/>
       <charset val="238"/>
     </font>
     <font>
       <b val="true"/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
-      <sz val="7"/>
+      <b val="true"/>
+      <sz val="12"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
-      <b val="true"/>
-      <sz val="12"/>
+      <sz val="7"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2" tint="-0.1"/>
         <bgColor rgb="FFC0C0C0"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="4">
     <border diagonalUp="false" diagonalDown="false">
       <left/>
       <right/>
       <top/>
       <bottom/>
+      <diagonal/>
+    </border>
+    <border diagonalUp="false" diagonalDown="false">
+      <left style="thin"/>
+      <right/>
+      <top style="thin"/>
+      <bottom style="thin"/>
+      <diagonal/>
+    </border>
+    <border diagonalUp="false" diagonalDown="false">
+      <left/>
+      <right/>
+      <top style="thin"/>
+      <bottom style="thin"/>
       <diagonal/>
     </border>
     <border diagonalUp="false" diagonalDown="false">
       <left style="thin"/>
       <right style="thin"/>
       <top style="thin"/>
       <bottom style="thin"/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="20">
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="42" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
   </cellStyleXfs>
-  <cellXfs count="18">
+  <cellXfs count="21">
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="false" applyBorder="false" applyAlignment="false" applyProtection="false">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="false" applyBorder="false" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="false" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="false" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="true">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="164" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="false" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="false" hidden="false"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...4 lines deleted...]
-      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="false" applyBorder="false" applyAlignment="true" applyProtection="true">
-      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Comma" xfId="15" builtinId="3"/>
     <cellStyle name="Comma [0]" xfId="16" builtinId="6"/>
     <cellStyle name="Currency" xfId="17" builtinId="4"/>
     <cellStyle name="Currency [0]" xfId="18" builtinId="7"/>
     <cellStyle name="Percent" xfId="19" builtinId="5"/>
   </cellStyles>
   <colors>
     <indexedColors>
       <rgbColor rgb="FF000000"/>
       <rgbColor rgb="FFFFFFFF"/>
       <rgbColor rgb="FFFF0000"/>
       <rgbColor rgb="FF00FF00"/>
       <rgbColor rgb="FF0000FF"/>
       <rgbColor rgb="FFFFFF00"/>
       <rgbColor rgb="FFFF00FF"/>
       <rgbColor rgb="FF00FFFF"/>
       <rgbColor rgb="FF800000"/>
       <rgbColor rgb="FF008000"/>
       <rgbColor rgb="FF000080"/>
       <rgbColor rgb="FF808000"/>
@@ -1983,122 +2907,122 @@
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.wmf"/>
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>1</xdr:col>
-      <xdr:colOff>1871280</xdr:colOff>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>808920</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>842400</xdr:rowOff>
+      <xdr:rowOff>791640</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Obraz 1"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="6480000" cy="842400"/>
+          <a:ext cx="6479640" cy="791640"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="0">
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:srgbClr val="ffffff"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0e2841"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="e8e8e8"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="e97132"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196b24"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0f9ed5"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="a02b93"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4ea72e"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607d"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Pakiet Office">
       <a:majorFont>
         <a:latin typeface="Aptos Display" panose="02110004020202020204" pitchFamily="0" charset="1"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos Narrow" panose="02110004020202020204" pitchFamily="0" charset="1"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:tint val="67000"/>
@@ -2198,718 +3122,1138 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
           <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:B1048576"/>
+  <dimension ref="A1:E1048576"/>
   <sheetViews>
-    <sheetView showFormulas="false" showGridLines="false" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="true" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0">
-      <selection pane="topLeft" activeCell="B4" activeCellId="0" sqref="B4"/>
+    <sheetView showFormulas="false" showGridLines="false" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="true" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A100" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0">
+      <selection pane="topLeft" activeCell="G7" activeCellId="0" sqref="G7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.59765625" defaultRowHeight="15" customHeight="false" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
+  <sheetFormatPr defaultColWidth="8.6015625" defaultRowHeight="15" customHeight="false" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1" min="1" style="1" width="57.6"/>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2" min="2" style="1" width="23.77"/>
-[...1 lines deleted...]
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4" min="4" style="1" width="23.9"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2" min="2" style="1" width="14.62"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3" min="3" style="1" width="21.78"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4" min="4" style="1" width="23.91"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6" min="6" style="1" width="32.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7" min="7" style="1" width="40.86"/>
   </cols>
   <sheetData>
     <row r="1" customFormat="false" ht="85.05" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A1" s="2"/>
       <c r="B1" s="2"/>
     </row>
     <row r="2" customFormat="false" ht="24.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="4"/>
+      <c r="C2" s="5"/>
+      <c r="D2" s="0"/>
     </row>
     <row r="3" customFormat="false" ht="24.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="4"/>
+      <c r="C3" s="5"/>
+      <c r="D3" s="0"/>
     </row>
     <row r="4" customFormat="false" ht="24.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="4"/>
+      <c r="C4" s="5"/>
+      <c r="D4" s="0"/>
     </row>
     <row r="5" customFormat="false" ht="24.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="4"/>
+      <c r="C5" s="5"/>
+      <c r="D5" s="0"/>
     </row>
     <row r="6" customFormat="false" ht="24.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A6" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="4"/>
+      <c r="C6" s="5"/>
+      <c r="D6" s="0"/>
     </row>
     <row r="7" customFormat="false" ht="24.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A7" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="4"/>
+      <c r="C7" s="5"/>
+      <c r="D7" s="0"/>
     </row>
     <row r="8" customFormat="false" ht="24.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A8" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="4"/>
+      <c r="C8" s="5"/>
+      <c r="D8" s="0"/>
     </row>
     <row r="9" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A9" s="5"/>
-      <c r="B9" s="5"/>
+      <c r="A9" s="6"/>
+      <c r="B9" s="6"/>
+      <c r="C9" s="6"/>
+      <c r="D9" s="0"/>
     </row>
     <row r="10" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A10" s="5"/>
-      <c r="B10" s="5"/>
+      <c r="A10" s="6"/>
+      <c r="B10" s="6"/>
+      <c r="C10" s="6"/>
+      <c r="D10" s="0"/>
     </row>
     <row r="11" customFormat="false" ht="23.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A11" s="6" t="s">
+      <c r="A11" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>8</v>
       </c>
+      <c r="C11" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="D11" s="0"/>
     </row>
     <row r="12" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A12" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B12" s="9"/>
+      <c r="A12" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="B12" s="10"/>
+      <c r="C12" s="11"/>
+      <c r="D12" s="0"/>
     </row>
     <row r="13" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A13" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B13" s="11"/>
+      <c r="A13" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="B13" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="C13" s="11"/>
+      <c r="D13" s="0"/>
     </row>
     <row r="14" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A14" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B14" s="11"/>
+      <c r="A14" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="B14" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="C14" s="11"/>
+      <c r="D14" s="0"/>
     </row>
     <row r="15" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A15" s="10" t="s">
+      <c r="A15" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="B15" s="11"/>
+      <c r="C15" s="11"/>
+      <c r="D15" s="0"/>
     </row>
     <row r="16" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A16" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B16" s="11"/>
+      <c r="A16" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="B16" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="C16" s="11"/>
+      <c r="D16" s="0"/>
     </row>
     <row r="17" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A17" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B17" s="11"/>
+      <c r="A17" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="B17" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="C17" s="11"/>
+      <c r="D17" s="0"/>
     </row>
     <row r="18" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A18" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B18" s="11"/>
+      <c r="A18" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="B18" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="C18" s="11"/>
+      <c r="D18" s="0"/>
     </row>
     <row r="19" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A19" s="12"/>
-      <c r="B19" s="13"/>
+      <c r="A19" s="14"/>
+      <c r="B19" s="15"/>
+      <c r="C19" s="16"/>
+      <c r="D19" s="0"/>
     </row>
     <row r="20" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A20" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B20" s="13"/>
+      <c r="A20" s="17" t="s">
+        <v>18</v>
+      </c>
+      <c r="B20" s="18"/>
+      <c r="C20" s="16"/>
+      <c r="D20" s="0"/>
     </row>
     <row r="21" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A21" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B21" s="11"/>
+      <c r="A21" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="B21" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="11"/>
+      <c r="D21" s="0"/>
     </row>
     <row r="22" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A22" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B22" s="11"/>
+      <c r="A22" s="12" t="s">
+        <v>21</v>
+      </c>
+      <c r="B22" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="C22" s="11"/>
+      <c r="D22" s="0"/>
     </row>
     <row r="23" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A23" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B23" s="11"/>
+      <c r="A23" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="B23" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="C23" s="11"/>
+      <c r="D23" s="0"/>
     </row>
     <row r="24" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A24" s="10" t="s">
+      <c r="A24" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="B24" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="B24" s="11"/>
+      <c r="C24" s="11"/>
+      <c r="D24" s="0"/>
     </row>
     <row r="25" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A25" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B25" s="11"/>
+      <c r="A25" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="B25" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="C25" s="11"/>
+      <c r="D25" s="0"/>
     </row>
     <row r="26" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A26" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B26" s="11"/>
+      <c r="A26" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="B26" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="C26" s="11"/>
+      <c r="D26" s="0"/>
     </row>
     <row r="27" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A27" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B27" s="11"/>
+      <c r="A27" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="B27" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="C27" s="11"/>
+      <c r="D27" s="0"/>
     </row>
     <row r="28" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A28" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B28" s="11"/>
+      <c r="A28" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="B28" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="C28" s="11"/>
+      <c r="D28" s="0"/>
     </row>
     <row r="29" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A29" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B29" s="11"/>
+      <c r="A29" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="B29" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="C29" s="11"/>
+      <c r="D29" s="0"/>
     </row>
     <row r="30" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A30" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B30" s="11"/>
+      <c r="A30" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="B30" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="C30" s="11"/>
+      <c r="D30" s="0"/>
     </row>
     <row r="31" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A31" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B31" s="11"/>
+      <c r="A31" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="B31" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="C31" s="11"/>
+      <c r="D31" s="0"/>
     </row>
     <row r="32" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A32" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B32" s="11"/>
+      <c r="A32" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="B32" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="C32" s="11"/>
+      <c r="D32" s="0"/>
     </row>
     <row r="33" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A33" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B33" s="11"/>
+      <c r="A33" s="12" t="s">
+        <v>32</v>
+      </c>
+      <c r="B33" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="C33" s="11"/>
+      <c r="D33" s="0"/>
     </row>
     <row r="34" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A34" s="10" t="s">
-[...8 lines deleted...]
-      <c r="B35" s="11"/>
+      <c r="A34" s="12" t="s">
+        <v>33</v>
+      </c>
+      <c r="B34" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="C34" s="11"/>
+      <c r="D34" s="0"/>
+    </row>
+    <row r="35" s="1" customFormat="true" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A35" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="B35" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="C35" s="11"/>
+      <c r="D35" s="0"/>
+      <c r="E35" s="0"/>
     </row>
     <row r="36" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A36" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B36" s="11"/>
+      <c r="A36" s="12" t="s">
+        <v>35</v>
+      </c>
+      <c r="B36" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="C36" s="11"/>
+      <c r="D36" s="0"/>
     </row>
     <row r="37" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A37" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B37" s="11"/>
+      <c r="A37" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="B37" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="C37" s="11"/>
+      <c r="D37" s="0"/>
     </row>
     <row r="38" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A38" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B38" s="11"/>
+      <c r="A38" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="B38" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="C38" s="11"/>
+      <c r="D38" s="0"/>
     </row>
     <row r="39" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A39" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B39" s="11"/>
+      <c r="A39" s="12" t="s">
+        <v>39</v>
+      </c>
+      <c r="B39" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="C39" s="11"/>
+      <c r="D39" s="0"/>
     </row>
     <row r="40" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A40" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B40" s="11"/>
+      <c r="A40" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="B40" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="C40" s="11"/>
+      <c r="D40" s="0"/>
     </row>
     <row r="41" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A41" s="10" t="s">
-[...4 lines deleted...]
-    <row r="42" s="1" customFormat="true" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A41" s="12" t="s">
+        <v>41</v>
+      </c>
+      <c r="B41" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="C41" s="11"/>
+      <c r="D41" s="0"/>
+    </row>
+    <row r="42" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A42" s="14"/>
-      <c r="B42" s="9"/>
+      <c r="B42" s="15"/>
+      <c r="C42" s="16"/>
+      <c r="D42" s="0"/>
     </row>
     <row r="43" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A43" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B43" s="13"/>
+      <c r="A43" s="17" t="s">
+        <v>42</v>
+      </c>
+      <c r="B43" s="18"/>
+      <c r="C43" s="16"/>
+      <c r="D43" s="0"/>
     </row>
     <row r="44" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A44" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B44" s="11"/>
+      <c r="A44" s="12" t="s">
+        <v>43</v>
+      </c>
+      <c r="B44" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="C44" s="11"/>
+      <c r="D44" s="0"/>
     </row>
     <row r="45" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A45" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B45" s="11"/>
+      <c r="A45" s="12" t="s">
+        <v>45</v>
+      </c>
+      <c r="B45" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="C45" s="11"/>
+      <c r="D45" s="0"/>
     </row>
     <row r="46" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A46" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B46" s="11"/>
+      <c r="A46" s="12" t="s">
+        <v>46</v>
+      </c>
+      <c r="B46" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="C46" s="11"/>
+      <c r="D46" s="0"/>
     </row>
     <row r="47" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A47" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B47" s="11"/>
+      <c r="A47" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="B47" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="C47" s="11"/>
+      <c r="D47" s="0"/>
     </row>
     <row r="48" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A48" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B48" s="11"/>
+      <c r="A48" s="12" t="s">
+        <v>48</v>
+      </c>
+      <c r="B48" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="C48" s="11"/>
+      <c r="D48" s="0"/>
     </row>
     <row r="49" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A49" s="10" t="s">
+      <c r="A49" s="12" t="s">
+        <v>49</v>
+      </c>
+      <c r="B49" s="13" t="s">
         <v>44</v>
       </c>
-      <c r="B49" s="11"/>
+      <c r="C49" s="11"/>
+      <c r="D49" s="0"/>
     </row>
     <row r="50" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A50" s="10" t="s">
-[...8 lines deleted...]
-      <c r="B51" s="11"/>
+      <c r="A50" s="12" t="s">
+        <v>50</v>
+      </c>
+      <c r="B50" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="C50" s="11"/>
+      <c r="D50" s="0"/>
+    </row>
+    <row r="51" s="1" customFormat="true" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A51" s="12" t="s">
+        <v>52</v>
+      </c>
+      <c r="B51" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="C51" s="11"/>
+      <c r="D51" s="0"/>
+      <c r="E51" s="0"/>
     </row>
     <row r="52" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A52" s="10"/>
-      <c r="B52" s="11"/>
+      <c r="A52" s="14"/>
+      <c r="B52" s="15"/>
+      <c r="C52" s="16"/>
+      <c r="D52" s="0"/>
     </row>
     <row r="53" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A53" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B53" s="13"/>
+      <c r="A53" s="17" t="s">
+        <v>53</v>
+      </c>
+      <c r="B53" s="18"/>
+      <c r="C53" s="16"/>
+      <c r="D53" s="0"/>
     </row>
     <row r="54" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A54" s="10" t="s">
+      <c r="A54" s="12" t="s">
+        <v>54</v>
+      </c>
+      <c r="B54" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="C54" s="11"/>
+      <c r="D54" s="0"/>
+    </row>
+    <row r="55" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A55" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="B55" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="C55" s="11"/>
+      <c r="D55" s="0"/>
+    </row>
+    <row r="56" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A56" s="12" t="s">
+        <v>57</v>
+      </c>
+      <c r="B56" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="C56" s="11"/>
+      <c r="D56" s="0"/>
+    </row>
+    <row r="57" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A57" s="12" t="s">
+        <v>58</v>
+      </c>
+      <c r="B57" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="C57" s="11"/>
+      <c r="D57" s="0"/>
+    </row>
+    <row r="58" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A58" s="14"/>
+      <c r="B58" s="15"/>
+      <c r="C58" s="16"/>
+      <c r="D58" s="0"/>
+    </row>
+    <row r="59" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A59" s="17" t="s">
+        <v>60</v>
+      </c>
+      <c r="B59" s="18"/>
+      <c r="C59" s="16"/>
+      <c r="D59" s="0"/>
+    </row>
+    <row r="60" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A60" s="12" t="s">
         <v>48</v>
       </c>
-      <c r="B54" s="11"/>
-[...14 lines deleted...]
-      <c r="A57" s="10" t="s">
+      <c r="B60" s="13" t="s">
         <v>51</v>
       </c>
-      <c r="B57" s="11"/>
-[...15 lines deleted...]
-      <c r="B60" s="11"/>
+      <c r="C60" s="11"/>
+      <c r="D60" s="0"/>
     </row>
     <row r="61" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A61" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B61" s="11"/>
+      <c r="A61" s="12" t="s">
+        <v>61</v>
+      </c>
+      <c r="B61" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="C61" s="11"/>
+      <c r="D61" s="0"/>
     </row>
     <row r="62" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A62" s="10" t="s">
-[...8 lines deleted...]
-      <c r="B63" s="11"/>
+      <c r="A62" s="12" t="s">
+        <v>62</v>
+      </c>
+      <c r="B62" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="C62" s="11"/>
+      <c r="D62" s="0"/>
+    </row>
+    <row r="63" s="1" customFormat="true" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A63" s="12" t="s">
+        <v>63</v>
+      </c>
+      <c r="B63" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="C63" s="11"/>
+      <c r="D63" s="0"/>
+      <c r="E63" s="0"/>
     </row>
     <row r="64" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A64" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B64" s="11"/>
+      <c r="A64" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="B64" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="C64" s="11"/>
+      <c r="D64" s="0"/>
     </row>
     <row r="65" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A65" s="14"/>
-      <c r="B65" s="9"/>
+      <c r="B65" s="15"/>
+      <c r="C65" s="16"/>
+      <c r="D65" s="0"/>
     </row>
     <row r="66" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A66" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B66" s="13"/>
+      <c r="A66" s="17" t="s">
+        <v>65</v>
+      </c>
+      <c r="B66" s="18"/>
+      <c r="C66" s="16"/>
+      <c r="D66" s="0"/>
     </row>
     <row r="67" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A67" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B67" s="11"/>
+      <c r="A67" s="12" t="s">
+        <v>66</v>
+      </c>
+      <c r="B67" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="C67" s="11"/>
+      <c r="D67" s="0"/>
     </row>
     <row r="68" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A68" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B68" s="11"/>
+      <c r="A68" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="B68" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="C68" s="11"/>
+      <c r="D68" s="0"/>
     </row>
     <row r="69" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A69" s="10" t="s">
-[...8 lines deleted...]
-      <c r="B70" s="11"/>
+      <c r="A69" s="12" t="s">
+        <v>68</v>
+      </c>
+      <c r="B69" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="C69" s="11"/>
+      <c r="D69" s="0"/>
+    </row>
+    <row r="70" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A70" s="12" t="s">
+        <v>69</v>
+      </c>
+      <c r="B70" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="C70" s="11"/>
+      <c r="D70" s="0"/>
     </row>
     <row r="71" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A71" s="14"/>
-      <c r="B71" s="13"/>
+      <c r="B71" s="15"/>
+      <c r="C71" s="16"/>
+      <c r="D71" s="0"/>
     </row>
     <row r="72" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A72" s="15" t="s">
-[...2 lines deleted...]
-      <c r="B72" s="13"/>
+      <c r="A72" s="17" t="s">
+        <v>71</v>
+      </c>
+      <c r="B72" s="18"/>
+      <c r="C72" s="16"/>
+      <c r="D72" s="0"/>
     </row>
     <row r="73" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A73" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B73" s="11"/>
+      <c r="A73" s="12" t="s">
+        <v>72</v>
+      </c>
+      <c r="B73" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="C73" s="11"/>
+      <c r="D73" s="0"/>
     </row>
     <row r="74" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A74" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B74" s="11"/>
+      <c r="A74" s="12" t="s">
+        <v>74</v>
+      </c>
+      <c r="B74" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="C74" s="11"/>
+      <c r="D74" s="0"/>
     </row>
     <row r="75" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A75" s="10" t="s">
-[...8 lines deleted...]
-      <c r="B76" s="11"/>
+      <c r="A75" s="12" t="s">
+        <v>76</v>
+      </c>
+      <c r="B75" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="C75" s="11"/>
+      <c r="D75" s="0"/>
+    </row>
+    <row r="76" customFormat="false" ht="23.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A76" s="19" t="s">
+        <v>77</v>
+      </c>
+      <c r="B76" s="20" t="s">
+        <v>78</v>
+      </c>
+      <c r="C76" s="11"/>
+      <c r="D76" s="0"/>
     </row>
     <row r="77" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A77" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B77" s="11"/>
+      <c r="A77" s="12" t="s">
+        <v>79</v>
+      </c>
+      <c r="B77" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="C77" s="11"/>
+      <c r="D77" s="0"/>
     </row>
     <row r="78" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A78" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B78" s="11"/>
+      <c r="A78" s="12" t="s">
+        <v>81</v>
+      </c>
+      <c r="B78" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="C78" s="11"/>
+      <c r="D78" s="0"/>
     </row>
     <row r="79" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A79" s="8"/>
-      <c r="B79" s="13"/>
+      <c r="A79" s="14"/>
+      <c r="B79" s="15"/>
+      <c r="C79" s="16"/>
+      <c r="D79" s="0"/>
     </row>
     <row r="80" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A80" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B80" s="13"/>
+      <c r="A80" s="17" t="s">
+        <v>82</v>
+      </c>
+      <c r="B80" s="18"/>
+      <c r="C80" s="16"/>
+      <c r="D80" s="0"/>
     </row>
     <row r="81" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A81" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B81" s="11"/>
+      <c r="A81" s="12" t="s">
+        <v>83</v>
+      </c>
+      <c r="B81" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="C81" s="11"/>
+      <c r="D81" s="0"/>
     </row>
     <row r="82" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A82" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B82" s="11"/>
+      <c r="A82" s="12" t="s">
+        <v>85</v>
+      </c>
+      <c r="B82" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="C82" s="11"/>
+      <c r="D82" s="0"/>
     </row>
     <row r="83" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A83" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B83" s="11"/>
+      <c r="A83" s="12" t="s">
+        <v>86</v>
+      </c>
+      <c r="B83" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="C83" s="11"/>
+      <c r="D83" s="0"/>
     </row>
     <row r="84" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A84" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B84" s="11"/>
+      <c r="A84" s="12" t="s">
+        <v>87</v>
+      </c>
+      <c r="B84" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="C84" s="11"/>
+      <c r="D84" s="0"/>
     </row>
     <row r="85" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A85" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B85" s="11"/>
+      <c r="A85" s="12" t="s">
+        <v>88</v>
+      </c>
+      <c r="B85" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="C85" s="11"/>
+      <c r="D85" s="0"/>
     </row>
     <row r="86" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A86" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B86" s="11"/>
+      <c r="A86" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="B86" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="C86" s="11"/>
+      <c r="D86" s="0"/>
     </row>
     <row r="87" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A87" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B87" s="11"/>
+      <c r="A87" s="12" t="s">
+        <v>92</v>
+      </c>
+      <c r="B87" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="C87" s="11"/>
+      <c r="D87" s="0"/>
     </row>
     <row r="88" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A88" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B88" s="11"/>
+      <c r="A88" s="12" t="s">
+        <v>93</v>
+      </c>
+      <c r="B88" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="C88" s="11"/>
+      <c r="D88" s="0"/>
     </row>
     <row r="89" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A89" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B89" s="11"/>
+      <c r="A89" s="12" t="s">
+        <v>94</v>
+      </c>
+      <c r="B89" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="C89" s="11"/>
+      <c r="D89" s="0"/>
     </row>
     <row r="90" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A90" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B90" s="11"/>
+      <c r="A90" s="12" t="s">
+        <v>95</v>
+      </c>
+      <c r="B90" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="C90" s="11"/>
+      <c r="D90" s="0"/>
     </row>
     <row r="91" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A91" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B91" s="11"/>
+      <c r="A91" s="12" t="s">
+        <v>96</v>
+      </c>
+      <c r="B91" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="C91" s="11"/>
+      <c r="D91" s="0"/>
     </row>
     <row r="92" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A92" s="14"/>
-      <c r="B92" s="13"/>
+      <c r="B92" s="15"/>
+      <c r="C92" s="16"/>
+      <c r="D92" s="0"/>
     </row>
     <row r="93" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A93" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B93" s="13"/>
+      <c r="A93" s="17" t="s">
+        <v>97</v>
+      </c>
+      <c r="B93" s="18"/>
+      <c r="C93" s="16"/>
+      <c r="D93" s="0"/>
     </row>
     <row r="94" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A94" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B94" s="11"/>
+      <c r="A94" s="12" t="s">
+        <v>98</v>
+      </c>
+      <c r="B94" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="C94" s="11"/>
+      <c r="D94" s="0"/>
     </row>
     <row r="95" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A95" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B95" s="11"/>
+      <c r="A95" s="12" t="s">
+        <v>99</v>
+      </c>
+      <c r="B95" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="C95" s="11"/>
+      <c r="D95" s="0"/>
     </row>
     <row r="96" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A96" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B96" s="11"/>
+      <c r="A96" s="12" t="s">
+        <v>100</v>
+      </c>
+      <c r="B96" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="C96" s="11"/>
+      <c r="D96" s="0"/>
     </row>
     <row r="97" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A97" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B97" s="11"/>
+      <c r="A97" s="12" t="s">
+        <v>101</v>
+      </c>
+      <c r="B97" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="C97" s="11"/>
+      <c r="D97" s="0"/>
     </row>
     <row r="98" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A98" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B98" s="11"/>
+      <c r="A98" s="12" t="s">
+        <v>103</v>
+      </c>
+      <c r="B98" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="C98" s="11"/>
+      <c r="D98" s="0"/>
     </row>
     <row r="99" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A99" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B99" s="11"/>
+      <c r="A99" s="12" t="s">
+        <v>104</v>
+      </c>
+      <c r="B99" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="C99" s="11"/>
+      <c r="D99" s="0"/>
     </row>
     <row r="100" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A100" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B100" s="11"/>
+      <c r="A100" s="12" t="s">
+        <v>105</v>
+      </c>
+      <c r="B100" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="C100" s="11"/>
+      <c r="D100" s="0"/>
     </row>
     <row r="101" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A101" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B101" s="11"/>
+      <c r="A101" s="12" t="s">
+        <v>106</v>
+      </c>
+      <c r="B101" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="C101" s="11"/>
+      <c r="D101" s="0"/>
     </row>
     <row r="102" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A102" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B102" s="11"/>
+      <c r="A102" s="12" t="s">
+        <v>107</v>
+      </c>
+      <c r="B102" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="C102" s="11"/>
+      <c r="D102" s="0"/>
     </row>
     <row r="103" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A103" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B103" s="11"/>
+      <c r="A103" s="12" t="s">
+        <v>108</v>
+      </c>
+      <c r="B103" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="C103" s="11"/>
+      <c r="D103" s="0"/>
     </row>
     <row r="104" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A104" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B104" s="11"/>
+      <c r="A104" s="12" t="s">
+        <v>109</v>
+      </c>
+      <c r="B104" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="C104" s="11"/>
+      <c r="D104" s="0"/>
     </row>
     <row r="105" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A105" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B105" s="11"/>
+      <c r="A105" s="12" t="s">
+        <v>110</v>
+      </c>
+      <c r="B105" s="13" t="s">
+        <v>111</v>
+      </c>
+      <c r="C105" s="11"/>
+      <c r="D105" s="0"/>
     </row>
     <row r="106" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A106" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B106" s="11"/>
+      <c r="A106" s="12" t="s">
+        <v>112</v>
+      </c>
+      <c r="B106" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="C106" s="11"/>
+      <c r="D106" s="0"/>
     </row>
     <row r="107" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A107" s="17"/>
+      <c r="A107" s="0"/>
+      <c r="B107" s="0"/>
+      <c r="C107" s="0"/>
+      <c r="D107" s="0"/>
     </row>
     <row r="108" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A108" s="17"/>
+      <c r="A108" s="0"/>
+      <c r="B108" s="0"/>
+      <c r="C108" s="0"/>
+      <c r="D108" s="0"/>
     </row>
     <row r="109" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A109" s="17"/>
+      <c r="A109" s="0"/>
+      <c r="B109" s="0"/>
+      <c r="C109" s="0"/>
+      <c r="D109" s="0"/>
     </row>
     <row r="110" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A110" s="17"/>
+      <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
+      <c r="C110" s="0"/>
+      <c r="D110" s="0"/>
     </row>
     <row r="111" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A111" s="17"/>
+      <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
+      <c r="C111" s="0"/>
+      <c r="D111" s="0"/>
     </row>
     <row r="112" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A112" s="17"/>
+      <c r="A112" s="0"/>
+      <c r="B112" s="0"/>
+      <c r="C112" s="0"/>
+      <c r="D112" s="0"/>
     </row>
     <row r="113" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A113" s="17"/>
+      <c r="A113" s="0"/>
+      <c r="B113" s="0"/>
+      <c r="C113" s="0"/>
+      <c r="D113" s="0"/>
     </row>
     <row r="114" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A114" s="17"/>
+      <c r="A114" s="0"/>
+      <c r="B114" s="0"/>
+      <c r="C114" s="0"/>
+      <c r="D114" s="0"/>
     </row>
     <row r="115" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A115" s="17"/>
+      <c r="A115" s="0"/>
+      <c r="B115" s="0"/>
+      <c r="C115" s="0"/>
+      <c r="D115" s="0"/>
     </row>
     <row r="116" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A116" s="17"/>
+      <c r="A116" s="0"/>
+      <c r="B116" s="0"/>
+      <c r="C116" s="0"/>
+      <c r="D116" s="0"/>
     </row>
     <row r="117" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A117" s="17"/>
+      <c r="A117" s="0"/>
+      <c r="B117" s="0"/>
+      <c r="C117" s="0"/>
+      <c r="D117" s="0"/>
     </row>
     <row r="118" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A118" s="17"/>
-    </row>
+      <c r="A118" s="0"/>
+      <c r="B118" s="0"/>
+      <c r="C118" s="0"/>
+      <c r="D118" s="0"/>
+    </row>
+    <row r="119" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
+      <c r="C119" s="0"/>
+      <c r="D119" s="0"/>
+    </row>
+    <row r="120" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A120" s="0"/>
+      <c r="B120" s="0"/>
+      <c r="C120" s="0"/>
+      <c r="D120" s="0"/>
+    </row>
+    <row r="1048507" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false"/>
     <row r="1048508" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false"/>
     <row r="1048509" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false"/>
     <row r="1048510" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false"/>
     <row r="1048511" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false"/>
     <row r="1048512" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false"/>
     <row r="1048513" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false"/>
     <row r="1048514" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false"/>
     <row r="1048515" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false"/>
     <row r="1048516" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false"/>
     <row r="1048517" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false"/>
     <row r="1048518" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false"/>
     <row r="1048519" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false"/>
     <row r="1048520" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false"/>
     <row r="1048521" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false"/>
     <row r="1048522" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false"/>
     <row r="1048523" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false"/>
     <row r="1048524" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false"/>
     <row r="1048525" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false"/>
     <row r="1048526" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false"/>
     <row r="1048527" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false"/>
     <row r="1048528" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false"/>
     <row r="1048529" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false"/>
     <row r="1048530" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false"/>
     <row r="1048531" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false"/>
     <row r="1048532" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false"/>
@@ -2936,66 +4280,66 @@
     <row r="1048553" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false"/>
     <row r="1048554" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false"/>
     <row r="1048555" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false"/>
     <row r="1048556" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false"/>
     <row r="1048557" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false"/>
     <row r="1048558" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false"/>
     <row r="1048559" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false"/>
     <row r="1048560" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false"/>
     <row r="1048561" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false"/>
     <row r="1048562" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false"/>
     <row r="1048563" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false"/>
     <row r="1048564" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false"/>
     <row r="1048565" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false"/>
     <row r="1048566" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false"/>
     <row r="1048567" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false"/>
     <row r="1048568" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false"/>
     <row r="1048569" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false"/>
     <row r="1048570" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false"/>
     <row r="1048571" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false"/>
     <row r="1048572" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false"/>
     <row r="1048573" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false"/>
     <row r="1048574" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false"/>
     <row r="1048575" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false"/>
     <row r="1048576" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false"/>
   </sheetData>
-  <sheetProtection sheet="true" password="9a9d" objects="true" scenarios="true" selectLockedCells="true"/>
+  <sheetProtection sheet="true" password="9a9d" objects="true" scenarios="true"/>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.39375" right="0.39375" top="0.275694444444444" bottom="0.7875" header="0.511811023622047" footer="0.511811023622047"/>
   <pageSetup paperSize="9" scale="100" fitToWidth="1" fitToHeight="1" pageOrder="downThenOver" orientation="portrait" blackAndWhite="false" draft="false" cellComments="none" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
-  <Application>LibreOffice/25.8.6.2$Windows_X86_64 LibreOffice_project/b4b39682cd9868fa725bc664aff94278d315bd04</Application>
+  <Application>LibreOffice/26.2.5.2$Windows_X86_64 LibreOffice_project/cd7284b4cbbfeb507e630c1aac019f4157393acb</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Piotr W.</dc:creator>
   <dc:description/>
   <dc:language>pl-PL</dc:language>
   <cp:lastModifiedBy/>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
   <dc:subject/>
   <dc:title/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>